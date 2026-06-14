--- v0 (2026-03-13)
+++ v1 (2026-06-14)
@@ -10,169 +10,537 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="264">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_04-_2026-jacir_-_mauro-__vila_nova.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal implemente medidas para que seja realizada a instalação de uma nova caixa d’água na entrada da localidade de Vila Nova, bem como a manutenção e reforço do dique existente na mesma localidade.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2485/indicacao_02-_2026-ciro_-__aquisicao_de_balanca_bovina.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal adquira através da Secretaria de Agricultura uma Balança de pesagem de gado, e que esta fique à disposição dos pecuaristas de Paraíso do Sul.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2498/indicacao_03-_2026-jacir_-__conserto_arroio.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal implemente medidas de contenção e drenagem pluvial, a fim de evitar o transbordamento do arroio e reduzir os danos às residências e à trafegabilidade da via, no trecho situado nas proximidades da Agropecuária Agropia na Pousada dos Imigrantes interior deste município.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_04-_2026-jacir_-_mauro-__vila_nova.doc</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_05-_2026-jacir_-.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal encaminhe um projeto de lei que institua programa de incentivo à construção, reforma e adequação de calçadas, mediante concessão de desconto de 10% a 20% no IPTU, limitado ao valor de R$ 200,00 por imóvel, com o objetivo de melhorar a acessibilidade, a mobilidade urbana e o embelezamento da cidade.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_06-_2026-jacir_-concurso.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal realize estudos técnicos e financeiros visando à realização de Concurso Público para o preenchimento de cargos efetivos vagos e formação de cadastro de reserva, especialmente para atender as demandas da Secretaria Municipal de Obras e da Secretaria Municipal de Saúde, bem como de outras áreas da Administração Municipal que apresentem déficit de servidores.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2480/01-_mocao_de_pesar-_getulio1.docx</t>
+  </si>
+  <si>
+    <t>Cumpre-nos informá-los que esta Câmara Municipal de Vereadores, inseriu na Ata dos trabalhos da Sessão Ordinária, realizada no dia 30 de março de 2026, um Voto de Profundo Pesar, pelo falecimento do Senhor Getúlio Schiefelbein ocorrido no dia 29 de março de 2026, em reconhecimento à sua relevante trajetória pública e comunitária, onde exerceu com dedicação o cargo de Vereador na Primeira Legislatura deste Município, além de ter participado ativamente da Comissão Emancipacionista contribuindo de forma decisiva para a construção da história de Paraíso do Sul._x000D_
+Sua vida foi marcada pelo compromisso com a coletividade, pela seriedade no exercício da vida pública e pelo empenho no desenvolvimento do Município, deixando um legado de trabalho e ética._x000D_
+Esta Câmara de Vereadores, ao ensejo apresenta suas condolências pessoais e subscrevem-se os nobres Vereadores.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2493/mocao_de_apoio.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vereadores de Paraíso do Sul faz saber que por iniciativa do vereador ALBERTO STRAHL ABICH-Progressistas, aprovou em Sessão Ordinária realizada no dia 13 de abril de 2026 a presente MOÇÃO DE APOIO EM DEFESA DOS PRODUTORES DE TABACO.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2502/03-_mocao_de_apelo_-_lombadas.docx</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao DAER-RS para que sejam reinstaladas as lombadas eletrônicas na RSC-287, no trevo de acesso ao Município de Paraíso do Sul, de iniciativa da vereadora Kátia Schlesner, subscrita por todos vereadores.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2503/04-_mocao_de_pesar-_valmor_dumke.docx</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Valmor Dumke ocorrido no dia 24 de abril, de iniciativa do vereador Ciro Jagnow, subscrita por todos vereadores.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Pedido de Licença</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2516/licenca_de_vereador-_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Licença para tratar de interesses particulares.</t>
+  </si>
+  <si>
     <t>2456</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de providências</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2456/pedido-de-providencias-01-2026-mauro_-_limpeza_galhos.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, determine a Secretaria competente que seja realizada a retirada dos galhos resultantes de podas e limpezas na Rua Alfredo Schlesner, e nos demais locais que se fizer necessário.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2459/pedido-de-providencias-02-2026-alberto_-_iluminacao_quilombo.doc</t>
   </si>
   <si>
     <t>Que solicita que o Poder Executivo Municipal tome as devidas providências necessárias e realize troca das lâmpadas queimadas em frente à propriedade do Senhor Ademar Achterberg e do Senhor Márcio Schutz, na Localidade de Quilombo.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2461/pedido-de-providencias-03-2026-marcio_valetas_coahb.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria competente, providencie a colocação de bueiros no valetão localizado atrás das residências da COHAB, tendo em vista a necessidade de melhorar o escoamento da água e garantir mais segurança e qualidade de vida aos moradores nessa cidade.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2462/pedido-de-providencias-04-2026-jacir_-_iluminacao_novo_ponto.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal tome as devidas providências necessárias e realize a instalação de um novo ponto de iluminação pública em frente a propriedade de Bruno Kulmann na Linha Travessão.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2463/pedido-de-providencias-05-2026-jacir_-_pinguela_linha_patricia.doc</t>
   </si>
   <si>
     <t>Que pede que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a instalação de uma lâmpada no ponto de iluminação pública localizado na pinguela de passagem da Linha Patrícia.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2464/pedido-de-providencias-06-2026-jacir_-_rocada_campo_de_futebol.doc</t>
   </si>
   <si>
     <t>Que pede que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a roçada e limpeza do campo de futebol da Vila Paraíso.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2466/pedido-de-providencias-07-2026-mauro_-_cascalhamento_vila_nova.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal determine à Secretaria competente que seja realizada a retirada da areia acumulada na rua frente à Marcenaria Streck na Vila Nova e realize o cascalhamento no local.</t>
   </si>
   <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2469/pedido-de-providencias-08-2026-mauro_-_cascalhamento_1o_de_janeiro.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine à Secretaria competente que seja refeito o calçamento na Avenida 1º de Janeiro, no trecho compreendido entre o Escritório Schutz e a residência da senhora Cristiane Ehle, neste município.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2470/pedido-de-providencias-09-2026-mauro_-_linha_sinumbu_acesso_a_propriedade.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine à Secretaria competente que seja realizada a manutenção necessária no acesso à propriedade dos senhores Marcílio e Eliseu Soares na Linha Sinimbú, com a realização de patrolamento, cascalhamento e a colocação de aproximadamente 06 (seis) tubos de 1 metro de vazão, no local onde passa uma sanga.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2471/pedido-de-providencias-010-2026-marcio_-_rua_agripar.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine à Secretaria competente que seja realizado o patrolamento e cascalhamento da rua lateral à RSC-287, no trecho localizado em frente à Agripar, Pousada Muller e arredores, neste município.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2475/pedido-de-providencias-011-2026-jacir_-_monumento_imigrante.doc</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada a limpeza e roçadas no Monumento do Imigrante, localizado na Pousada dos Imigrantes, neste município.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2476/pedido-de-providencias-012-2026-jacir_-_rocadas_interior.doc</t>
+  </si>
+  <si>
+    <t>Que seja realizada com a maior brevidade possível, a roçada e poda de árvores nas estradas da Linha Patrícia, Linha Patrimônio, Linha Paraguaçu e Linha Travessão, interior deste município.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2477/pedido-de-providencias-013-2026_-_marcio_-_patrolamento_travessa_altermann.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, determine a Secretaria competente, que providencie o patrolamento em toda extensão na estrada da Travessa Altermann, neste município.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2478/pedido-de-providencias-014-2026-_marcio-_iluminacao_publica.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal tome as devidas providências necessárias e realize a troca da lâmpada em frente a residência do Senhor Jorge Karsburg na localidade da Mangueirinha, neste Município.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2479/pedido-de-providencias-015-2026_-_jacir-__iluminacao_publica_linha_sinimbu.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, realize a manutenção da luminária existente, em frente ao Centro Comunitário da Linha Sinimbú, neste município.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2481/pedido-de-providencias-16-2026-mauro_-_lixeira_duque_de_caxias.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a instalação de uma lixeira móvel de grande capacidade em frente à Escola Estadual Duque de Caxias, localizada na Vila Paraíso, a fim de atender adequadamente a demanda existente e contribuir para a manutenção da limpeza e saúde pública do local.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2482/pedido-de-providencias-17-2026-mauro_-_iluminacao_publica.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, realize a manutenção da luminária existente, em frente ao a EMEI Alfredo Link na Linha Contenda e no Monumento do Imigrante na Pousada dos Imigrantes, interior deste município.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2483/pedido-de-providencias-18-2026-mauro_-plca_praca.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal providencie a colocação de uma placa de identificação com a denominação da Praça Florinaldo Rohde, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2489/pedido-de-providencias-19-2026-marcio_-patrolamento_linha_brasileira.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que realize o patrolamento da Estrada da Linha Brasileira neste Município.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2490/pedido-de-providencias-20-2026-marcio_-bueiro_capao_grande.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que seja realizada a colocação de um bueiro em frente à propriedade do Sr. Leandro Petermann, na localidade de Capão Grande, neste Município.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2491/pedido-de-providencias-21-2026-marcio_-patrolamento.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que seja realizado o patrolamento da estrada da localidade de Capão Grande, neste Município.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2492/pedido-de-providencias-22-2026-marcio_-patrolamento_marcos_bernardes.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que seja realizado o patrolamento e roçadas da estrada que dá acesso a propriedade do Senhor Marcos Bernardes na localidade de Capão Grande, neste Município.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2499/pedido-de-providencias-23-2026-mauro_-brita_poco_verde.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que seja realizada a colocação de pó de brita ou outro material similar, bem como melhorias na via, no trecho localizado logo a cima da Cascata do Poço Verde, a fim de garantir condições adequadas de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2500/pedido-de-providencias-24-2026-jacir-_melhoria.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal realize a abertura de acesso, com patrolamento e cascalhamento, à propriedade do Senhor João Zair Pereira, na Linha Paraguaçu, garantindo condições adequadas de trafegabilidade para moradores e veículos.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2506/pedido-de-providencias-25-2026-mauro_-quebra_mola.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine a Secretaria competente que seja realizada a instalação de dois quebra-molas na Rua Roberto Krügel.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2507/pedido-de-providencias-26-2026-mauro_-mao_unica_roberto_krugel.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine à Secretaria competente que realize estudo, juntamente ao Conselho Municipal de Trânsito, acerca da possibilidade de implantação de mão única no sentido Centro/Linha da Fonte, na Rua Roberto Krügel, no trecho compreendido entre a Avenida 1º de Janeiro e a Rua Edmundo Rohde, bem como providencie o fechamento do canteiro central no entroncamento entre a Avenida 1º de Janeiro e a Rua Roberto Krügel, nesta cidade de Paraíso do Sul.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2512/pedido-de-providencias-27-_2026_-mauro-_galeria_campestre.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal estude a possibilidade da construção de uma galeria no referido trecho, visando melhorar o escoamento da água e evitar novos prejuízos á estrada e aos moradores da comunidade próximo a Agroindústria M.M.S de Mônica e Samuel Brol e do Senhor Abel localizada na estrada da Linha Campestre neste município.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2513/pedido-de-providencias-28-2026-jacir-_melhoria_campestre.doc</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal através da Secretaria competente, realize com urgência os serviços de patrolamento e roçadas em toda a extensão da Linha Campestre, proporcionando melhores condições de trafegabilidade, segurança e acesso aos moradores e usuários da estrada.</t>
+  </si>
+  <si>
     <t>2446</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_n01-2026_-_estabelece_o_indice_de_reposicao_dos_servidores_efetivos_cargos_em_comissao_do_poder_executivo_aposentados_e_pensionistas.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de reposição geral sobre a remuneração dos servidores Efetivos, Cargos em Comissão do Poder Executivo, Aposentados e Pensionistas.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2447/projeto_de_lei_n02-2026_-_fixa_remuneracao_dos_conselheiros__tutelares_para_o_exercicio_de_2026...pdf</t>
   </si>
   <si>
     <t>“Fixa a remuneração dos Conselheiros Tutelares para o exercício de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>2448</t>
@@ -201,132 +569,298 @@
   <si>
     <t>Estabelece revisão geral e anual sobre as remunerações e subsídios dos Agentes Políticos, Prefeito, Vice-Prefeito e Secretários Municipais, fixando o índice de reposição.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2451/projeto_de_lei_n06-2026-dispoem_sobre_a_cessao_de_bens_moveis_a_associacao_comunitario....pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a cessão de bens móveis à Associação de Desenvolvimento Comunitário de Paraíso do Sul-RS dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2452/projeto_de_lei_n07-2026-_altera_o_art.11_art.12_e_o_inciso_iii_do_art._17_da_lei_municipal_n673-2004de_05-01-2004_que_trata_do_plano_de_carreira_do_magisterio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 11, Art. 12 e o inciso III do Art. 17 da Lei Municipal n° 673/2004, de 05/01/2004 que trata do Plano de Carreira do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2453/projeto_de_lei_n08-2026-_autoriza_o_poder_executivo_municipal_a_realizar_contratacao_emergenial_de_professores_com_habilitacao_nas_areas_de_historia_e_ciencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação emergencial de professores com habilitação nas áreas de História e Ciências.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2454/projeto_de_lei_n09-2026-_altera_os_valores_dos_incisos_i_e_ii_do_art._2..._vale_alimentacao_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera os valores dos incisos I e II do Art. 2°, conforme previsão do § 1° do art. 2° da lei Municipal n° 1483/2019 que institui o Sistema de Vale-alimentação no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2455/projeto_de_lei_n10-2026-_fixa_o_valor_unitario_do_vale-alimentacao_dos_servidores_ativos_da_camara_municipal....pdf</t>
   </si>
   <si>
     <t>Fixa o valor unitário do Vale-alimentação dos servidores ativos da Câmara Municipal, conforme previsão do art. 2º, § 1º da Lei Municipal 1283/2015, de 23/06/2015.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2460/projeto_de_lei_n11-2026-_autoriza_o_poder_executivo_a_proceder_a_contratacao_temporaria..._de_auxiliar_de_educacao_infantil..pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a proceder a contratação temporária de excepcional interesse público, de Auxiliar de Educação Infantil”.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2465/projeto_de_lei_n12-2026-_altera_o_2_do_art.2_da_lei_muniicpal_n1824-2025...pit.pdf</t>
   </si>
   <si>
     <t>“Altera o §2º do art.2º da Lei Municipal nº 1824/2025, de 04/11/2025, que “Institui gratificação por exercício de atividade complementar aos fiscais municipais que atuam no programa de integração tributária-PIT/RS e dá outras providências”.</t>
   </si>
   <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_no13-2026-_auoriza_o_poder_executivo_municipal_a_realizar_contratacao_emergencial_de_agente_administrativo_e_medico_veterinario..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder executivo Municipal a realizar contratação emergencial de Agente Administrativo e Médico Veterinário.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_n14-2026-_altera_anexo_iv_da_lei_municipal_n1374-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera Anexo IV da Lei Municipal n°1374/2017.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_lei_n15-2026-_dispoe_sobre_a_criacao_do_fundo_municipal_do_idoso_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Fundo Municipal do Idoso e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2488/projeto_de_lei_n16-2026-_iptu.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar parcelamento e conceder descontos para pagamento do Imposto Predial e Territorial Urbano (IPTU) no_x000D_
+exercício 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2494/projeto_de_lei_no17-2026-_aprova_a_relacao_municipal_de_medicamentos_essenciais-remume....pdf</t>
+  </si>
+  <si>
+    <t>"Aprova a Relação Municipal de Medicamentos Essenciais – REMUME de Paraíso do Sul, como instrumento técnico-normativo que reúne o elenco de medicamentos padronizados utilizados pela Secretaria Municipal de Saúde, revogando a Lei nº1756/2024 de 30/07/2024”.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_no18-2026-_dispoe_sobre_a_cessao_de_uso_-aalc.pdf</t>
+  </si>
+  <si>
+    <t>“Aprova sobre a cessão de uso de bens móveis à Associação de Agricultores de Linha Campestre – AALC e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_no19-2026-_autoriza_a_abertura_de_credito_especial_no_orcamento_junto_a_secretaria_municiapl_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Especial no Orçamento vigente (LOA/LDO e PPA) para inclusão de elemento de despesa em projeto/atividade existente, junto à Secretaria Municipal de Saúde”.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n20-2026-_autoriza_o_poder_executivo_municipala_conceder_apoio_financeiro_mediante_chamamento_publico-defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a conceder apoio financeiro, mediante chamamento público, para execução de projetos voltados à proteção e defesa civil, prevenção e combate a incêndios, atendimento emergencial a fortalecimento da capacidade operacional de serviços voluntários de proteção e socorro no âmbito do Município de Paraíso do Sul/RS, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2501/projeto_de_lei_n21-2026-_altera_a_redacao_do_art.17_da_lei_municipal_n1.576-2021_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 17 da Lei Municipal n°1.576/2026, e dá outra providências.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n22-2026-_altera_o_art._236_da_lei_municipal_n674_de_2004....pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 236 da Lei Municipal n°674, de 2004, que dispõe sobre o Regime Jurídico dos Servidores Públicos de Paraíso do Sul/RS, para incluir o direito ao adicional de insalubridade e periculosidade aos contratados por prazo determinado.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar permuta da área de terras com particulares, para fins de adequação da implantação de Unidade Básica de Saúde- UBS Tipo I, vinculada ao Programa de Aceleração do Crescimento- PAC,  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2511/projeto_de_lei_n24-2026-.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no Orçamento de 2026, alterando as Leis de PPA,LDO e LOA, para a criação de Projeto/Atividade e inclusão de Elemento de Despesa junto à Secrtearia Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>2457</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2457/requerimento_001-2026_-_mauro-_caminhao_bombeiros.doc</t>
   </si>
   <si>
     <t>Requer as seguintes informações: 1- Qual a previsão de compra do Caminhão dos Bombeiros Voluntários? 2- Já está sendo realizado licitatório para esta finalidade?</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2458/requerimento_002-2026_-_oposicao-_cacambas_pontual.doc</t>
   </si>
   <si>
     <t>Que requerem as seguintes informações sobre a prestação de serviços de caçamba da Empresa M Santos &amp; Friedrich Ltda. 1. Qual valor já foi pago por esta empresa pela atual administração. 2. Existe algum contrato vigente.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2472/requerimento_003-2026_-_jacir-_calcamento.doc</t>
+  </si>
+  <si>
+    <t>REQUISITAR ao Poder Executivo Municipal as seguintes informações:_x000D_
+Sobre a obra de calçamento em frente a Igreja Evangélica Confissão Luterana -IECLB, na Vila Paraíso:_x000D_
+1-	Quantos tubos foram retirados do local e quando os mesmos serão recolocados?</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2474/requerimento_004-2026_-_marcio-_bomba_de_agua_poco.doc</t>
+  </si>
+  <si>
+    <t>Requisita ao Poder Executivo Municipal as seguintes informações: Sobre o poço artesiano novo localizado na Travessa Altermann: No ano passado, a bomba d’água deste poço foi retirada para conserto. No entanto a bomba do poço velho não é suficiente para garantir o abastecimento, o que tem ocasionado falta de água na parte baixa da localidade.1. Porque a bomba de água não foi instalada novamente no poço novo?2. Diante dessa situação, quais medidas serão adotadas para resolver o problema e regularizar o abastecimento de água na região?</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2486/requerimento_005-2026_-_jacir-_cacamba.doc</t>
+  </si>
+  <si>
+    <t>REQUISITAR ao Poder Executivo Municipal as seguintes informações:_x000D_
+Em relação à caçamba pertencente à Secretaria de Obras, que foi recentemente tombada:_x000D_
+1.	Será instaurada sindicância para apurar os fatos e as circunstâncias do acidente?_x000D_
+2.	Quem era o motorista responsável pela condução da referida caçamba no momento do ocorrido?_x000D_
+3.	O veículo já foi encaminhado para conserto? Em caso afirmativo, qual o custo estimado ou já despendido para o reparo?</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_-guilherme_-oab.pdf</t>
+  </si>
+  <si>
+    <t>Divulgação de campanha de Combate ao Golpe do Falso Advogado.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2510/02-requerimento_da_tribuna_popular_-_marcos-marcelo.doc</t>
+  </si>
+  <si>
+    <t>Associação Paraíso Futsal e início do campeonato de futsal estadual série bronze.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2514/requerimento_006-2026_-_jacir-_cacambas_pontual.doc</t>
+  </si>
+  <si>
+    <t>REQUISITAR ao Poder Executivo Municipal as seguintes informações:_x000D_
+Sobre a prestação de Serviços das caçambas da Empresa M Santos &amp;Friedrich Ltda._x000D_
+1-	Que sejam encaminhadas cópias integrais dos discos, fitas, relatórios digitais ou quaisquer outros registros originais dos tacógrafos de todas as caçambas utilizadas na execução do contrato firmado com o Município, referentes a todo o período de prestação dos serviços._x000D_
+2-	Que sejam informadas as placas, modelos e demais identificações dos veículos empregados na execução do contrato, relacionando os respectivos registros de tacógrafo de cada veículo.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>REQUISITAR ao Poder Executivo Municipal as seguintes informações:_x000D_
+Sobre a Academia da Saúde ao ar livre que foi retirada em razão da construção da nova Unidade Básica de Saúde na Sede:_x000D_
+1.	Em qual local será realizada a reinstalação da Academia da Saúde?_x000D_
+2.	Qual o prazo previsto para a reinstalação e disponibilização do espaço para uso da população?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -630,56 +1164,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2456/pedido-de-providencias-01-2026-mauro_-_limpeza_galhos.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2459/pedido-de-providencias-02-2026-alberto_-_iluminacao_quilombo.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2461/pedido-de-providencias-03-2026-marcio_valetas_coahb.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2462/pedido-de-providencias-04-2026-jacir_-_iluminacao_novo_ponto.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2463/pedido-de-providencias-05-2026-jacir_-_pinguela_linha_patricia.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2464/pedido-de-providencias-06-2026-jacir_-_rocada_campo_de_futebol.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2466/pedido-de-providencias-07-2026-mauro_-_cascalhamento_vila_nova.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_n01-2026_-_estabelece_o_indice_de_reposicao_dos_servidores_efetivos_cargos_em_comissao_do_poder_executivo_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2447/projeto_de_lei_n02-2026_-_fixa_remuneracao_dos_conselheiros__tutelares_para_o_exercicio_de_2026...pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2448/projeto_de_lei_no03-2026-_estabelece_o_indice_geral_anual_sobre_a_remuneracao_dos_servidores_efetivos_e_de_cargos_em_comissao_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2449/projeto_de_lei_n04-2026-_estabelece_revisao_geral_e_anual_sobre_subsidios_e_remuneracoes_dos_agentes_politicos_vereadores__fixando_o_indice_de_reposicao..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2450/projeto_de_lei_n05-2026-_estabelece_revisao_geral_e_anual_sobre_as_remuneracoes_e_subsidios_dos_agentes_politicos_prefeito_vice-prefeito_e_secretarios_municipais_fixando_o_indice_de_reposicao..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2451/projeto_de_lei_n06-2026-dispoem_sobre_a_cessao_de_bens_moveis_a_associacao_comunitario....pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2452/projeto_de_lei_n07-2026-_altera_o_art.11_art.12_e_o_inciso_iii_do_art._17_da_lei_municipal_n673-2004de_05-01-2004_que_trata_do_plano_de_carreira_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2453/projeto_de_lei_n08-2026-_autoriza_o_poder_executivo_municipal_a_realizar_contratacao_emergenial_de_professores_com_habilitacao_nas_areas_de_historia_e_ciencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2454/projeto_de_lei_n09-2026-_altera_os_valores_dos_incisos_i_e_ii_do_art._2..._vale_alimentacao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2455/projeto_de_lei_n10-2026-_fixa_o_valor_unitario_do_vale-alimentacao_dos_servidores_ativos_da_camara_municipal....pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2460/projeto_de_lei_n11-2026-_autoriza_o_poder_executivo_a_proceder_a_contratacao_temporaria..._de_auxiliar_de_educacao_infantil..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2465/projeto_de_lei_n12-2026-_altera_o_2_do_art.2_da_lei_muniicpal_n1824-2025...pit.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2457/requerimento_001-2026_-_mauro-_caminhao_bombeiros.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2458/requerimento_002-2026_-_oposicao-_cacambas_pontual.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_04-_2026-jacir_-_mauro-__vila_nova.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2485/indicacao_02-_2026-ciro_-__aquisicao_de_balanca_bovina.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2498/indicacao_03-_2026-jacir_-__conserto_arroio.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_04-_2026-jacir_-_mauro-__vila_nova.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_05-_2026-jacir_-.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_06-_2026-jacir_-concurso.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2480/01-_mocao_de_pesar-_getulio1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2493/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2502/03-_mocao_de_apelo_-_lombadas.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2503/04-_mocao_de_pesar-_valmor_dumke.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2516/licenca_de_vereador-_luiz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2456/pedido-de-providencias-01-2026-mauro_-_limpeza_galhos.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2459/pedido-de-providencias-02-2026-alberto_-_iluminacao_quilombo.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2461/pedido-de-providencias-03-2026-marcio_valetas_coahb.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2462/pedido-de-providencias-04-2026-jacir_-_iluminacao_novo_ponto.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2463/pedido-de-providencias-05-2026-jacir_-_pinguela_linha_patricia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2464/pedido-de-providencias-06-2026-jacir_-_rocada_campo_de_futebol.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2466/pedido-de-providencias-07-2026-mauro_-_cascalhamento_vila_nova.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2469/pedido-de-providencias-08-2026-mauro_-_cascalhamento_1o_de_janeiro.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2470/pedido-de-providencias-09-2026-mauro_-_linha_sinumbu_acesso_a_propriedade.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2471/pedido-de-providencias-010-2026-marcio_-_rua_agripar.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2475/pedido-de-providencias-011-2026-jacir_-_monumento_imigrante.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2476/pedido-de-providencias-012-2026-jacir_-_rocadas_interior.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2477/pedido-de-providencias-013-2026_-_marcio_-_patrolamento_travessa_altermann.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2478/pedido-de-providencias-014-2026-_marcio-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2479/pedido-de-providencias-015-2026_-_jacir-__iluminacao_publica_linha_sinimbu.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2481/pedido-de-providencias-16-2026-mauro_-_lixeira_duque_de_caxias.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2482/pedido-de-providencias-17-2026-mauro_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2483/pedido-de-providencias-18-2026-mauro_-plca_praca.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2489/pedido-de-providencias-19-2026-marcio_-patrolamento_linha_brasileira.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2490/pedido-de-providencias-20-2026-marcio_-bueiro_capao_grande.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2491/pedido-de-providencias-21-2026-marcio_-patrolamento.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2492/pedido-de-providencias-22-2026-marcio_-patrolamento_marcos_bernardes.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2499/pedido-de-providencias-23-2026-mauro_-brita_poco_verde.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2500/pedido-de-providencias-24-2026-jacir-_melhoria.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2506/pedido-de-providencias-25-2026-mauro_-quebra_mola.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2507/pedido-de-providencias-26-2026-mauro_-mao_unica_roberto_krugel.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2512/pedido-de-providencias-27-_2026_-mauro-_galeria_campestre.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2513/pedido-de-providencias-28-2026-jacir-_melhoria_campestre.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_n01-2026_-_estabelece_o_indice_de_reposicao_dos_servidores_efetivos_cargos_em_comissao_do_poder_executivo_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2447/projeto_de_lei_n02-2026_-_fixa_remuneracao_dos_conselheiros__tutelares_para_o_exercicio_de_2026...pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2448/projeto_de_lei_no03-2026-_estabelece_o_indice_geral_anual_sobre_a_remuneracao_dos_servidores_efetivos_e_de_cargos_em_comissao_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2449/projeto_de_lei_n04-2026-_estabelece_revisao_geral_e_anual_sobre_subsidios_e_remuneracoes_dos_agentes_politicos_vereadores__fixando_o_indice_de_reposicao..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2450/projeto_de_lei_n05-2026-_estabelece_revisao_geral_e_anual_sobre_as_remuneracoes_e_subsidios_dos_agentes_politicos_prefeito_vice-prefeito_e_secretarios_municipais_fixando_o_indice_de_reposicao..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2451/projeto_de_lei_n06-2026-dispoem_sobre_a_cessao_de_bens_moveis_a_associacao_comunitario....pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2452/projeto_de_lei_n07-2026-_altera_o_art.11_art.12_e_o_inciso_iii_do_art._17_da_lei_municipal_n673-2004de_05-01-2004_que_trata_do_plano_de_carreira_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2453/projeto_de_lei_n08-2026-_autoriza_o_poder_executivo_municipal_a_realizar_contratacao_emergenial_de_professores_com_habilitacao_nas_areas_de_historia_e_ciencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2454/projeto_de_lei_n09-2026-_altera_os_valores_dos_incisos_i_e_ii_do_art._2..._vale_alimentacao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2455/projeto_de_lei_n10-2026-_fixa_o_valor_unitario_do_vale-alimentacao_dos_servidores_ativos_da_camara_municipal....pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2460/projeto_de_lei_n11-2026-_autoriza_o_poder_executivo_a_proceder_a_contratacao_temporaria..._de_auxiliar_de_educacao_infantil..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2465/projeto_de_lei_n12-2026-_altera_o_2_do_art.2_da_lei_muniicpal_n1824-2025...pit.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_no13-2026-_auoriza_o_poder_executivo_municipal_a_realizar_contratacao_emergencial_de_agente_administrativo_e_medico_veterinario..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_n14-2026-_altera_anexo_iv_da_lei_municipal_n1374-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_lei_n15-2026-_dispoe_sobre_a_criacao_do_fundo_municipal_do_idoso_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2488/projeto_de_lei_n16-2026-_iptu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2494/projeto_de_lei_no17-2026-_aprova_a_relacao_municipal_de_medicamentos_essenciais-remume....pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_no18-2026-_dispoe_sobre_a_cessao_de_uso_-aalc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_no19-2026-_autoriza_a_abertura_de_credito_especial_no_orcamento_junto_a_secretaria_municiapl_de_saude.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n20-2026-_autoriza_o_poder_executivo_municipala_conceder_apoio_financeiro_mediante_chamamento_publico-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2501/projeto_de_lei_n21-2026-_altera_a_redacao_do_art.17_da_lei_municipal_n1.576-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n22-2026-_altera_o_art._236_da_lei_municipal_n674_de_2004....pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2511/projeto_de_lei_n24-2026-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2457/requerimento_001-2026_-_mauro-_caminhao_bombeiros.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2458/requerimento_002-2026_-_oposicao-_cacambas_pontual.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2472/requerimento_003-2026_-_jacir-_calcamento.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2474/requerimento_004-2026_-_marcio-_bomba_de_agua_poco.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2486/requerimento_005-2026_-_jacir-_cacamba.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_-guilherme_-oab.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2510/02-requerimento_da_tribuna_popular_-_marcos-marcelo.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/sapl/public/materialegislativa/2026/2514/requerimento_006-2026_-_jacir-_cacambas_pontual.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraisodosul.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -764,470 +1298,1703 @@
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" t="s">
         <v>44</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" t="s">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>78</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
         <v>88</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" t="s">
+        <v>55</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H26" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" t="s">
+        <v>54</v>
+      </c>
+      <c r="E29" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H29" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H30" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" t="s">
+        <v>55</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E32" t="s">
+        <v>55</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H33" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" t="s">
+        <v>55</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E40" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H40" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>16</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="H22" t="s">
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" t="s">
+        <v>163</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" t="s">
+        <v>163</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H43" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>27</v>
+      </c>
+      <c r="D45" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" t="s">
+        <v>163</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H45" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" t="s">
+        <v>162</v>
+      </c>
+      <c r="E46" t="s">
+        <v>163</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H46" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>74</v>
+      </c>
+      <c r="D47" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" t="s">
+        <v>163</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H47" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>78</v>
+      </c>
+      <c r="D48" t="s">
+        <v>162</v>
+      </c>
+      <c r="E48" t="s">
+        <v>163</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H48" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" t="s">
+        <v>163</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H49" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>190</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>86</v>
+      </c>
+      <c r="D50" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" t="s">
+        <v>163</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H50" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>90</v>
+      </c>
+      <c r="D51" t="s">
+        <v>162</v>
+      </c>
+      <c r="E51" t="s">
+        <v>163</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>94</v>
+      </c>
+      <c r="D52" t="s">
+        <v>162</v>
+      </c>
+      <c r="E52" t="s">
+        <v>163</v>
+      </c>
+      <c r="F52" t="s">
+        <v>197</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53" t="s">
+        <v>162</v>
+      </c>
+      <c r="E53" t="s">
+        <v>163</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H53" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>203</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>102</v>
+      </c>
+      <c r="D54" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" t="s">
+        <v>163</v>
+      </c>
+      <c r="F54" t="s">
+        <v>197</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H54" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>106</v>
+      </c>
+      <c r="D55" t="s">
+        <v>162</v>
+      </c>
+      <c r="E55" t="s">
+        <v>163</v>
+      </c>
+      <c r="F55" t="s">
+        <v>197</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H55" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>209</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>110</v>
+      </c>
+      <c r="D56" t="s">
+        <v>162</v>
+      </c>
+      <c r="E56" t="s">
+        <v>163</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H56" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>212</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>114</v>
+      </c>
+      <c r="D57" t="s">
+        <v>162</v>
+      </c>
+      <c r="E57" t="s">
+        <v>163</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H57" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>215</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" t="s">
+        <v>162</v>
+      </c>
+      <c r="E58" t="s">
+        <v>163</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H58" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>218</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>122</v>
+      </c>
+      <c r="D59" t="s">
+        <v>162</v>
+      </c>
+      <c r="E59" t="s">
+        <v>163</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H59" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" t="s">
+        <v>163</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H60" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>224</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>130</v>
+      </c>
+      <c r="D61" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" t="s">
+        <v>163</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H61" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>227</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>134</v>
+      </c>
+      <c r="D62" t="s">
+        <v>162</v>
+      </c>
+      <c r="E62" t="s">
+        <v>163</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>138</v>
+      </c>
+      <c r="D63" t="s">
+        <v>162</v>
+      </c>
+      <c r="E63" t="s">
+        <v>163</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H63" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>233</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>142</v>
+      </c>
+      <c r="D64" t="s">
+        <v>162</v>
+      </c>
+      <c r="E64" t="s">
+        <v>163</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H64" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>236</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>237</v>
+      </c>
+      <c r="E65" t="s">
+        <v>238</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H65" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>241</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" t="s">
+        <v>237</v>
+      </c>
+      <c r="E66" t="s">
+        <v>238</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H66" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" t="s">
+        <v>237</v>
+      </c>
+      <c r="E67" t="s">
+        <v>238</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H67" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>247</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" t="s">
+        <v>237</v>
+      </c>
+      <c r="E68" t="s">
+        <v>238</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H68" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" t="s">
+        <v>237</v>
+      </c>
+      <c r="E69" t="s">
+        <v>238</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H69" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>253</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70" t="s">
+        <v>237</v>
+      </c>
+      <c r="E70" t="s">
+        <v>238</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H70" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>74</v>
+      </c>
+      <c r="D71" t="s">
+        <v>237</v>
+      </c>
+      <c r="E71" t="s">
+        <v>238</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H71" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>78</v>
+      </c>
+      <c r="D72" t="s">
+        <v>237</v>
+      </c>
+      <c r="E72" t="s">
+        <v>238</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H72" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>262</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>82</v>
+      </c>
+      <c r="D73" t="s">
+        <v>237</v>
+      </c>
+      <c r="E73" t="s">
+        <v>238</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H73" t="s">
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>